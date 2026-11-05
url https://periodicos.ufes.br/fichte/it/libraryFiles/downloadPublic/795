--- v0 (2026-09-01)
+++ v1 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0385873F" w14:textId="77777777" w:rsidR="00B0125F" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:pStyle w:val="pdq2pgselectionanchorcontainer"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
         <w:t>FORMULARIO DE ENVÍO DEL MANUSCRITO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF95667" w14:textId="1F137B86" w:rsidR="00BF2DDC" w:rsidRPr="00BF2DDC" w:rsidRDefault="00BF2DDC" w:rsidP="00B0125F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
@@ -60,67 +60,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46AF5E77" w14:textId="6DFCED4C" w:rsidR="00BF2DDC" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Autor/</w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Autor/Autora:</w:t>
       </w:r>
       <w:r w:rsidR="00BF2DDC" w:rsidRPr="00BF2DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00271FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -534,60 +518,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D0917B" w14:textId="69AEC828" w:rsidR="00953155" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Afiliación</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00953155">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="004E32B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00271FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo4"/>
@@ -695,105 +677,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2511D39D" w14:textId="0FDC6562" w:rsidR="00953155" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título </w:t>
-[...53 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Título del manuscrito (en español):</w:t>
       </w:r>
       <w:r w:rsidR="00953155">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00271FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Testo5"/>
@@ -889,105 +817,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E3FA48" w14:textId="525EABFC" w:rsidR="00953155" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título </w:t>
-[...53 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Título del manuscrito (en inglés):</w:t>
       </w:r>
       <w:r w:rsidR="00271FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Testo6"/>
       <w:r w:rsidR="00271FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -1074,103 +948,57 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BA0D8AB" w14:textId="77777777" w:rsidR="00271FFA" w:rsidRDefault="00271FFA" w:rsidP="00B0125F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34AA1A2D" w14:textId="77777777" w:rsidR="00B0125F" w:rsidRPr="00B0125F" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Resumen</w:t>
-[...44 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Resumen (en español):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20687B21" w14:textId="5212C205" w:rsidR="00B0125F" w:rsidRDefault="00C063AF" w:rsidP="00B0125F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo17"/>
             <w:enabled/>
@@ -1472,75 +1300,95 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32D7ABE4" w14:textId="77777777" w:rsidR="00B0125F" w:rsidRDefault="00B0125F" w:rsidP="00B0125F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593C99C6" w14:textId="165DAFE6" w:rsidR="00953155" w:rsidRDefault="00953155" w:rsidP="00B0125F">
+    <w:p w14:paraId="593C99C6" w14:textId="62E86148" w:rsidR="00953155" w:rsidRDefault="00953155" w:rsidP="00B0125F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Abstarct</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Abst</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5670A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0125F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ct</w:t>
+      </w:r>
       <w:r w:rsidR="00282457" w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B0125F" w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Inglés</w:t>
       </w:r>
       <w:r w:rsidR="00282457" w:rsidRPr="00B0125F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
@@ -2006,292 +1854,123 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30AAC83C" w14:textId="77777777" w:rsidR="00282457" w:rsidRDefault="00282457" w:rsidP="00953155">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312B1F81" w14:textId="77777777" w:rsidR="00282457" w:rsidRDefault="00282457" w:rsidP="00953155">
+    <w:p w14:paraId="183F3142" w14:textId="77777777" w:rsidR="00282457" w:rsidRDefault="00282457" w:rsidP="00953155">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C0C535A" w14:textId="77777777" w:rsidR="00282457" w:rsidRDefault="00282457" w:rsidP="00953155">
+    <w:p w14:paraId="16083419" w14:textId="5E6461E4" w:rsidR="00282457" w:rsidRPr="00282457" w:rsidRDefault="00953155" w:rsidP="00953155">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...103 lines deleted...]
-          <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF390C2" w14:textId="73C08789" w:rsidR="007E69FD" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Complete el </w:t>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Complete el presente formulario con las declaraciones obligatorias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3CCEDD" w14:textId="77777777" w:rsidR="00964CBD" w:rsidRPr="007E69FD" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DAEC637" w14:textId="341713ED" w:rsidR="007E69FD" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2309,163 +1988,51 @@
         <w:t>CONFLICTO DE INTERESES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429F006D" w14:textId="77777777" w:rsidR="00964CBD" w:rsidRPr="007E69FD" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F17DC7" w14:textId="08547EC8" w:rsidR="00271FFA" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964CBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaro </w:t>
-[...111 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Declaro que no existen conflictos de intereses relacionados con la publicación del presente artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D60298C" w14:textId="77777777" w:rsidR="00964CBD" w:rsidRPr="007E69FD" w:rsidRDefault="00964CBD" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB0E222" w14:textId="4895B2A0" w:rsidR="007E69FD" w:rsidRDefault="00271FFA" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -2495,129 +2062,56 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00282457">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Sí</w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sí, declaro que no existen conflictos de intereses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5806FC8C" w14:textId="77777777" w:rsidR="00A65ED6" w:rsidRPr="007E69FD" w:rsidRDefault="00A65ED6" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6B48BF" w14:textId="7319006D" w:rsidR="007E69FD" w:rsidRDefault="00271FFA" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -2652,115 +2146,51 @@
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">No, declaro la </w:t>
-[...63 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>No, declaro la existencia de conflictos de intereses de carácter:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CD99C3" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="007E69FD" w:rsidRDefault="004F4823" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F79C3FA" w14:textId="34B4F175" w:rsidR="007E69FD" w:rsidRDefault="00271FFA" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -2849,65 +2279,56 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Académica</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Académica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Controllo6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -2918,65 +2339,56 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Profesional</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Profesional </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Controllo7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -2987,65 +2399,56 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Política</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Política </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Controllo8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -3056,65 +2459,56 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Financiera</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Financiera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Controllo9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -3125,59 +2519,57 @@
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Comercial</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="06294451" w14:textId="77777777" w:rsidR="00271FFA" w:rsidRPr="007E69FD" w:rsidRDefault="00271FFA" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C3DCDC" w14:textId="3D662362" w:rsidR="007E69FD" w:rsidRPr="007E69FD" w:rsidRDefault="00271FFA" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -3230,490 +2622,65 @@
       <w:r w:rsidR="007E69FD" w:rsidRPr="007E69FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>stituzionale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177897B4" w14:textId="77777777" w:rsidR="007E69FD" w:rsidRPr="007E69FD" w:rsidRDefault="007E69FD" w:rsidP="007E69FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B623D0" w14:textId="2FC984A2" w:rsidR="008B0DA0" w:rsidRDefault="004F4823" w:rsidP="008B0DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Declaramos</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004F4823">
+        <w:t>Declaramos, asimismo, que toda la información que pudiera dar lugar a un conflicto de intereses ha sido debidamente comunicada al Comité Editorial durante el proceso de envío del manuscrito, de conformidad con las normas y directrices éticas adoptadas por la presente revista científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42109BF9" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="008B0DA0" w:rsidRDefault="004F4823" w:rsidP="008B0DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...424 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14EBDCD7" w14:textId="65F918DE" w:rsidR="007E69FD" w:rsidRDefault="007E69FD" w:rsidP="004F4823">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0DA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">DOUBLE-BLIND PEER REVIEW </w:t>
       </w:r>
       <w:r w:rsidR="004F4823">
         <w:rPr>
@@ -3732,276 +2699,60 @@
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> PRE-PRINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5233E4" w14:textId="77777777" w:rsidR="008B0DA0" w:rsidRPr="008B0DA0" w:rsidRDefault="008B0DA0" w:rsidP="004F4823">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EAFA892" w14:textId="7CD1099D" w:rsidR="004F4823" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La </w:t>
-[...143 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>La revista adopta como práctica habitual el modelo de revisión por pares doble ciego (double anonymized). La publicación de un preprint implica automáticamente la adopción del modelo de revisión por pares simple ciego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8064C8" w14:textId="13E2BF49" w:rsidR="008B0DA0" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">¿El </w:t>
-[...71 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>¿El manuscrito enviado ya ha sido publicado como preprint y depositado en un servidor público reconocido?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFEC856" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="008B0DA0" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2FE968" w14:textId="761F7AEF" w:rsidR="007E69FD" w:rsidRDefault="00EE4963" w:rsidP="008B0DA0">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
@@ -4013,83 +2764,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="007E69FD" w:rsidRPr="008B0DA0">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>S</w:t>
+        <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="004F4823">
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007E69FD" w:rsidRPr="008B0DA0">
         <w:t xml:space="preserve">. Server: </w:t>
       </w:r>
       <w:r w:rsidR="007E69FD" w:rsidRPr="008B0DA0">
         <w:br/>
         <w:t>DOI (</w:t>
       </w:r>
       <w:r w:rsidR="004F4823">
-        <w:t xml:space="preserve">si </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>si está disponible</w:t>
+      </w:r>
       <w:r w:rsidR="007E69FD" w:rsidRPr="008B0DA0">
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A799C6D" w14:textId="77777777" w:rsidR="008B0DA0" w:rsidRPr="008B0DA0" w:rsidRDefault="008B0DA0" w:rsidP="008B0DA0">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12408E6F" w14:textId="1E50DFD4" w:rsidR="00937A56" w:rsidRDefault="00EE4963" w:rsidP="004F4823">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -4109,91 +2842,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
-        <w:t xml:space="preserve">No, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">No, el manuscrito </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
         <w:t>no</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F4823" w:rsidRPr="004F4823">
-        <w:t xml:space="preserve"> deriva de un preprint (</w:t>
-[...15 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> deriva de un preprint (manuscrito inédito).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77648081" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="00937A56" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Abadi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="605E0399" w14:textId="0C8B0C51" w:rsidR="00075E5E" w:rsidRDefault="004F4823" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -4211,403 +2912,69 @@
     <w:p w14:paraId="1874946B" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="00075E5E" w:rsidRDefault="004F4823" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381836E0" w14:textId="1016BE4C" w:rsidR="004F4823" w:rsidRPr="004F4823" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Los </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>¿Los datos y materiales en los que se basa el manuscrito ya están disponibles íntegramente y sin restricciones, o se pondrán a disposición en el momento de la publicación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69469931" w14:textId="13FDF117" w:rsidR="00075E5E" w:rsidRDefault="004F4823" w:rsidP="004F4823">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F4823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>datos</w:t>
-[...342 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Seleccione una de las siguientes opciones:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AE8062" w14:textId="77777777" w:rsidR="004F4823" w:rsidRPr="00075E5E" w:rsidRDefault="004F4823" w:rsidP="004F4823">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D95221" w14:textId="271B1AF3" w:rsidR="00937A56" w:rsidRDefault="00EE4963" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4646,175 +3013,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00937A56" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00427D46" w:rsidRPr="00427D46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Sí</w:t>
-[...116 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Sí. Los datos están disponibles públicamente en la siguiente dirección:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8EAE77" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3071EF" w14:textId="11A85AB9" w:rsidR="00937A56" w:rsidRPr="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5008,373 +3257,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Sí</w:t>
-[...314 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Sí. Todos los datos necesarios están incluidos en el manuscrito y/o en los materiales adjuntos correspondientes (p. ej., tablas, figuras, apéndices o archivos suplementarios)</w:t>
       </w:r>
       <w:r w:rsidR="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BFD44F" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501FB79D" w14:textId="56220C22" w:rsidR="00937A56" w:rsidRPr="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5425,267 +3358,69 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">No. Los </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">No. Los datos no están disponibles públicamente, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>pero</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...125 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> pueden facilitarse a los/las revisores/as previa solicitud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF9D63E" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00937A56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="473B967B" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="00EE4963" w:rsidP="007D5B2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
@@ -5728,162 +3463,70 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Abadi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">No. Los </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
+        <w:t>No. Los datos no pueden ponerse a disposición del público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5542EAB6" w14:textId="2BC591A8" w:rsidR="00EE4963" w:rsidRDefault="007D5B2E" w:rsidP="00937A56">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>datos</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no </w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t>Justificación</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo12"/>
@@ -5992,114 +3635,60 @@
       </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>USO DE LA INTELIGENCIA ARTIFICIAL GENERATIVA (IAG)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C174378" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578B2810" w14:textId="210D5E88" w:rsidR="00075E5E" w:rsidRDefault="007D5B2E" w:rsidP="007D5B2E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">¿Se </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">¿Se utilizaron herramientas de </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
-        <w:t>Inteligencia</w:t>
-[...39 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Inteligencia Artificial Generativa (IAG)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en la preparación del manuscrito?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF78284" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71292945" w14:textId="44C8A337" w:rsidR="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
@@ -6122,91 +3711,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D5B2E">
         <w:t>No</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007D5B2E">
-        <w:t xml:space="preserve"> se </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Generativa (IAG)</w:t>
+        <w:t xml:space="preserve"> se utilizó ninguna herramienta de Inteligencia Artificial Generativa (IAG)</w:t>
       </w:r>
       <w:r w:rsidR="00075E5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BCCD5C" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D28F3C7" w14:textId="5A5ED1BE" w:rsidR="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00EE4963">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -6226,102 +3775,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Sí</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sí.</w:t>
+      </w:r>
       <w:r w:rsidR="007D5B2E" w:rsidRPr="007D5B2E">
-        <w:rPr>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> Se utilizaron las siguientes herramientas:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Testo13"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -6356,105 +3863,51 @@
     <w:p w14:paraId="3839DC55" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41FD5BAA" w14:textId="2FB24F1E" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para </w:t>
-[...53 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Para los siguientes fines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3929512F" w14:textId="17E415BB" w:rsidR="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00075E5E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="Testo14"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
@@ -6484,183 +3937,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="27C62CED" w14:textId="77777777" w:rsidR="00EE4963" w:rsidRDefault="00EE4963" w:rsidP="00075E5E"/>
     <w:p w14:paraId="7F4BCBAC" w14:textId="3243F654" w:rsidR="00DB0E36" w:rsidRPr="00143D95" w:rsidRDefault="007D5B2E" w:rsidP="00DB0E36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Abadi"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rStyle w:val="Enfasicorsivo"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">(p. </w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve"> del texto)</w:t>
+        <w:t>(p. ej., revisión lingüística, traducción, sugerencias para la reformulación del texto)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F86BEAE" w14:textId="034CCD5A" w:rsidR="000D18F1" w:rsidRDefault="000D18F1" w:rsidP="001B5273">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA9A39F" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRDefault="00DB0E36" w:rsidP="001B5273">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D0260C9" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRDefault="00DB0E36" w:rsidP="00DB0E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
@@ -6748,142 +4069,112 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="021796AC" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="007D5B2E">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Documento – </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D5B2E">
+        <w:t>Documento – Principios DEIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFBF33D" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="007D5B2E">
+      <w:pPr>
+        <w:pStyle w:val="Titolo3"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Principios</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DEIA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DFBF33D" w14:textId="77777777" w:rsidR="007D5B2E" w:rsidRPr="007D5B2E" w:rsidRDefault="007D5B2E" w:rsidP="007D5B2E">
+        <w:t>DATOS DE IDENTIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605610EB" w14:textId="662705D5" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192A0972" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D403FA" w14:textId="3BBAD38F" w:rsidR="00075E5E" w:rsidRDefault="007D5B2E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5B2E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre y </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nombre y apellido</w:t>
+      </w:r>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -6948,544 +4239,124 @@
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="777CBA2E" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64162FBD" w14:textId="1B42152E" w:rsidR="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00D87572">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00075E5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D87572">
-        <w:t>(</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> de ORCID)</w:t>
+        <w:t>(el mismo utilizado para la verificación de ORCID)</w:t>
       </w:r>
       <w:r w:rsidRPr="00075E5E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007D5B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31235883" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2339377A" w14:textId="6B00329C" w:rsidR="00075E5E" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PRINCIPIOS DEIA – GÉNERO Y ETNIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F5EDB6" w14:textId="77777777" w:rsidR="00D87572" w:rsidRPr="00075E5E" w:rsidRDefault="00D87572" w:rsidP="00075E5E"/>
     <w:p w14:paraId="720B1E71" w14:textId="47A5433D" w:rsidR="00075E5E" w:rsidRDefault="00D87572" w:rsidP="00D87572">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La </w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">La Revista se compromete a promover los principios de Diversidad, Equidad, Inclusión y Accesibilidad (DEIA) en la gestión editorial, en el proceso de evaluación y en la comunicación científica. La información solicitada a continuación se recopilará exclusivamente con fines estadísticos y para el monitoreo de la diversidad. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> se </w:t>
-[...159 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> se utilizará para la evaluación del manuscrito ni se divulgará públicamente de forma individual o identificable. La cumplimentación de todos los campos siguientes es opcional, y las respuestas proporcionadas no tendrán ninguna influencia en la evaluación del manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0652B99D" w14:textId="77777777" w:rsidR="00D87572" w:rsidRPr="00075E5E" w:rsidRDefault="00D87572" w:rsidP="00D87572">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E6075F" w14:textId="77777777" w:rsidR="00D87572" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Género</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> se identifica?</w:t>
+        <w:t>Género – ¿Cómo se identifica?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4066A91D" w14:textId="77777777" w:rsidR="00D87572" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D7FF8B5" w14:textId="423A5593" w:rsidR="00075E5E" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo31"/>
             <w:enabled/>
@@ -7506,58 +4377,56 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mujer</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Controllo20"/>
       <w:r>
         <w:rPr>
@@ -7630,88 +4499,52 @@
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Persona no </w:t>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Persona no binaria / no conforme con el género</w:t>
+      </w:r>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="Controllo22"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
@@ -7721,72 +4554,56 @@
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Prefiero</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Prefiero no declararlo</w:t>
+      </w:r>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="Controllo23"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
@@ -7796,58 +4613,56 @@
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Otro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="Testo15"/>
       <w:r w:rsidR="00EE4963">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7903,65 +4718,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="25DA02F1" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRPr="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AC7E724" w14:textId="77777777" w:rsidR="00D87572" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
-        <w:t>Etnia – ¿</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> se identifica?</w:t>
+        <w:t>Etnia – ¿Cómo se identifica?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1781BC37" w14:textId="77777777" w:rsidR="00D87572" w:rsidRDefault="00D87572" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5527CF42" w14:textId="276E2E9F" w:rsidR="00075E5E" w:rsidRDefault="00EE4963" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -8082,75 +4883,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D87572">
-        <w:t xml:space="preserve">Parda (persona de </w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Parda (persona de origen o ascendencia mixta)</w:t>
       </w:r>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="Controllo27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
@@ -8158,167 +4935,158 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D87572">
         <w:t>Indígena</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="43" w:name="Controllo28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D87572">
         <w:t>Asiática</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="Controllo29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D87572" w:rsidRPr="00D87572">
-        <w:t>Prefiero</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> no declararlo</w:t>
+        <w:t>Prefiero no declararlo</w:t>
       </w:r>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="Controllo30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
@@ -8326,55 +5094,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00D87572">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D87572">
         <w:t>Otra</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00075E5E" w:rsidRPr="00075E5E">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Testo16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="Testo16"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
@@ -8409,798 +5175,74 @@
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="6666A6D7" w14:textId="77777777" w:rsidR="00075E5E" w:rsidRDefault="00075E5E" w:rsidP="00075E5E">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EA5DC84" w14:textId="2E95D5BB" w:rsidR="00D87572" w:rsidRPr="00D87572" w:rsidRDefault="00D87572" w:rsidP="00D87572">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nota </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nota sobre confidencialidad y tratamiento de datos</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49FDA707" w14:textId="7C098C24" w:rsidR="00DB0E36" w:rsidRPr="00D87572" w:rsidRDefault="00D87572" w:rsidP="00D87572">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...659 lines deleted...]
-        <w:t xml:space="preserve"> (LGPD – Ley </w:t>
+        <w:t xml:space="preserve">La información proporcionada en el marco de los principios DEIA es confidencial y se utilizará exclusivamente de forma agregada para la elaboración de estadísticas e indicadores internos de la Revista. Dicha información será tratada como datos personales sensibles, de conformidad con la legislación brasileña sobre protección de datos personales, la Lei Geral de Proteção de Dados Pessoais (LGPD – Ley </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n.º</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D87572">
         <w:rPr>
           <w:rStyle w:val="Enfasigrassetto"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13.709/2018).</w:t>
       </w:r>
       <w:r w:rsidR="004E32B3" w:rsidRPr="00D87572">
         <w:rPr>
@@ -10231,60 +6273,60 @@
     <w:p w14:paraId="39B1F0FD" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRDefault="00DB0E36" w:rsidP="001B5273">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7994AB84" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRPr="001B5273" w:rsidRDefault="00DB0E36" w:rsidP="004E32B3">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB0E36" w:rsidRPr="001B5273">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6557367B" w14:textId="77777777" w:rsidR="00B916F2" w:rsidRDefault="00B916F2" w:rsidP="0017001F">
+    <w:p w14:paraId="5941EF37" w14:textId="77777777" w:rsidR="00B535DB" w:rsidRDefault="00B535DB" w:rsidP="0017001F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59A4E76B" w14:textId="77777777" w:rsidR="00B916F2" w:rsidRDefault="00B916F2" w:rsidP="0017001F">
+    <w:p w14:paraId="274C0265" w14:textId="77777777" w:rsidR="00B535DB" w:rsidRDefault="00B535DB" w:rsidP="0017001F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10326,87 +6368,87 @@
     <w:panose1 w:val="020B0604020104020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72883210" w14:textId="77777777" w:rsidR="00B916F2" w:rsidRDefault="00B916F2" w:rsidP="0017001F">
+    <w:p w14:paraId="40D4AAD6" w14:textId="77777777" w:rsidR="00B535DB" w:rsidRDefault="00B535DB" w:rsidP="0017001F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005ADE5D" w14:textId="77777777" w:rsidR="00B916F2" w:rsidRDefault="00B916F2" w:rsidP="0017001F">
+    <w:p w14:paraId="643F39E2" w14:textId="77777777" w:rsidR="00B535DB" w:rsidRDefault="00B535DB" w:rsidP="0017001F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7991739B" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRPr="003C66BD" w:rsidRDefault="00DB0E36" w:rsidP="00DB0E36">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C66BD">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C66BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote.</w:t>
@@ -10416,71 +6458,65 @@
   <w:footnote w:id="2">
     <w:p w14:paraId="5C0CEABB" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRPr="007519F3" w:rsidRDefault="00DB0E36" w:rsidP="004E32B3">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:ind w:left="850" w:right="707"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007519F3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F42A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Footnote </w:t>
-[...5 lines deleted...]
-        <w:t>Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote</w:t>
+        <w:t>Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33AD2339" w14:textId="42576AE7" w:rsidR="00BF2DDC" w:rsidRDefault="00BF2DDC">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EACFDF4" wp14:editId="3D9751E8">
           <wp:extent cx="2185200" cy="2185200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1239054744" name="Immagine 1" descr="Immagine che contiene testo, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="571117129" name="Immagine 1" descr="Immagine che contiene testo, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -10492,51 +6528,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2185200" cy="2185200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126600CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10608FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11686,87 +7722,88 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="646592491">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2146921999">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="195"/>
+  <w:zoom w:percent="144"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006569D9"/>
     <w:rsid w:val="00075E5E"/>
     <w:rsid w:val="00096EF6"/>
     <w:rsid w:val="000D18F1"/>
     <w:rsid w:val="000F56C8"/>
     <w:rsid w:val="00116CA4"/>
     <w:rsid w:val="001309CC"/>
     <w:rsid w:val="00146EE0"/>
     <w:rsid w:val="001538A1"/>
     <w:rsid w:val="00162C54"/>
     <w:rsid w:val="00164C93"/>
     <w:rsid w:val="0017001F"/>
     <w:rsid w:val="00173DD7"/>
     <w:rsid w:val="00177396"/>
+    <w:rsid w:val="001A63A0"/>
     <w:rsid w:val="001B5273"/>
     <w:rsid w:val="001E7B9F"/>
     <w:rsid w:val="002702D3"/>
     <w:rsid w:val="00271FFA"/>
     <w:rsid w:val="00282457"/>
     <w:rsid w:val="002A230D"/>
     <w:rsid w:val="002B1458"/>
     <w:rsid w:val="002F6D56"/>
     <w:rsid w:val="00300671"/>
     <w:rsid w:val="00300FC2"/>
     <w:rsid w:val="0031444D"/>
     <w:rsid w:val="003452B4"/>
     <w:rsid w:val="00350EBE"/>
     <w:rsid w:val="00401BF8"/>
     <w:rsid w:val="00427D46"/>
     <w:rsid w:val="004666F1"/>
     <w:rsid w:val="00485AA8"/>
     <w:rsid w:val="004C6156"/>
     <w:rsid w:val="004E32B3"/>
     <w:rsid w:val="004F4823"/>
     <w:rsid w:val="005565A5"/>
     <w:rsid w:val="005B3EA5"/>
     <w:rsid w:val="005D5513"/>
     <w:rsid w:val="00635544"/>
     <w:rsid w:val="00640756"/>
@@ -11780,62 +7817,64 @@
     <w:rsid w:val="00727CD7"/>
     <w:rsid w:val="00734EEA"/>
     <w:rsid w:val="007A3BAA"/>
     <w:rsid w:val="007A5527"/>
     <w:rsid w:val="007D5B2E"/>
     <w:rsid w:val="007E69FD"/>
     <w:rsid w:val="00812733"/>
     <w:rsid w:val="0084788E"/>
     <w:rsid w:val="00874B1C"/>
     <w:rsid w:val="008A0C3B"/>
     <w:rsid w:val="008A71B4"/>
     <w:rsid w:val="008B0DA0"/>
     <w:rsid w:val="008C772C"/>
     <w:rsid w:val="008D4D72"/>
     <w:rsid w:val="0091162F"/>
     <w:rsid w:val="00937A56"/>
     <w:rsid w:val="00953155"/>
     <w:rsid w:val="00963CFA"/>
     <w:rsid w:val="00964CBD"/>
     <w:rsid w:val="00A33FC7"/>
     <w:rsid w:val="00A42366"/>
     <w:rsid w:val="00A5237C"/>
     <w:rsid w:val="00A65ED6"/>
     <w:rsid w:val="00AA1A18"/>
     <w:rsid w:val="00B0125F"/>
+    <w:rsid w:val="00B535DB"/>
     <w:rsid w:val="00B736D6"/>
     <w:rsid w:val="00B916F2"/>
     <w:rsid w:val="00BF2578"/>
     <w:rsid w:val="00BF2DDC"/>
     <w:rsid w:val="00C063AF"/>
     <w:rsid w:val="00CC54C8"/>
     <w:rsid w:val="00CD5BAE"/>
     <w:rsid w:val="00CD7AE9"/>
     <w:rsid w:val="00D64961"/>
     <w:rsid w:val="00D87572"/>
     <w:rsid w:val="00DB0E36"/>
     <w:rsid w:val="00E06722"/>
+    <w:rsid w:val="00E5670A"/>
     <w:rsid w:val="00EA3385"/>
     <w:rsid w:val="00EB6BB5"/>
     <w:rsid w:val="00EE4963"/>
     <w:rsid w:val="00EE73D1"/>
     <w:rsid w:val="00F078BA"/>
     <w:rsid w:val="00F97D05"/>
     <w:rsid w:val="00FA45FF"/>
     <w:rsid w:val="00FA5319"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -13710,71 +9749,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19A748A-6E00-3B41-A313-BBDAF0B28154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11279</Characters>
+  <Pages>8</Pages>
+  <Words>1977</Words>
+  <Characters>11275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>93</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13231</CharactersWithSpaces>
+  <CharactersWithSpaces>13226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvestre Gristina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>