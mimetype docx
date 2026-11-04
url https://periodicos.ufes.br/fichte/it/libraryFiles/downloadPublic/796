--- v0 (2026-08-27)
+++ v1 (2026-11-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FF95667" w14:textId="259CD51D" w:rsidR="00BF2DDC" w:rsidRPr="00BF2DDC" w:rsidRDefault="00AC6856" w:rsidP="00BF2DDC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -741,74 +741,96 @@
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Abadi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E8669E" w14:textId="77777777" w:rsidR="00C063AF" w:rsidRDefault="00C063AF" w:rsidP="00953155">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593C99C6" w14:textId="55C0B133" w:rsidR="00953155" w:rsidRDefault="00953155" w:rsidP="00953155">
+    <w:p w14:paraId="593C99C6" w14:textId="0DFF3231" w:rsidR="00953155" w:rsidRDefault="00953155" w:rsidP="00953155">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00282457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Abstarct</w:t>
+        <w:t>Abst</w:t>
+      </w:r>
+      <w:r w:rsidR="00971944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282457">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ct</w:t>
       </w:r>
       <w:r w:rsidR="00282457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4F0A52D1" w14:textId="73C5A879" w:rsidR="00271FFA" w:rsidRPr="00282457" w:rsidRDefault="00C063AF" w:rsidP="00953155">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
@@ -5784,60 +5806,60 @@
     <w:p w14:paraId="39B1F0FD" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRDefault="00DB0E36" w:rsidP="001B5273">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7994AB84" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRPr="001B5273" w:rsidRDefault="00DB0E36" w:rsidP="004E32B3">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB0E36" w:rsidRPr="001B5273">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B8B50F7" w14:textId="77777777" w:rsidR="000B1464" w:rsidRDefault="000B1464" w:rsidP="0017001F">
+    <w:p w14:paraId="2CFA3286" w14:textId="77777777" w:rsidR="006A453A" w:rsidRDefault="006A453A" w:rsidP="0017001F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74731BA8" w14:textId="77777777" w:rsidR="000B1464" w:rsidRDefault="000B1464" w:rsidP="0017001F">
+    <w:p w14:paraId="2D92FCD5" w14:textId="77777777" w:rsidR="006A453A" w:rsidRDefault="006A453A" w:rsidP="0017001F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5879,87 +5901,87 @@
     <w:panose1 w:val="020B0604020104020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA22882" w14:textId="77777777" w:rsidR="000B1464" w:rsidRDefault="000B1464" w:rsidP="0017001F">
+    <w:p w14:paraId="7676DFC0" w14:textId="77777777" w:rsidR="006A453A" w:rsidRDefault="006A453A" w:rsidP="0017001F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587B9659" w14:textId="77777777" w:rsidR="000B1464" w:rsidRDefault="000B1464" w:rsidP="0017001F">
+    <w:p w14:paraId="5506D9A1" w14:textId="77777777" w:rsidR="006A453A" w:rsidRDefault="006A453A" w:rsidP="0017001F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7991739B" w14:textId="77777777" w:rsidR="00DB0E36" w:rsidRPr="003C66BD" w:rsidRDefault="00DB0E36" w:rsidP="00DB0E36">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C66BD">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C66BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote.</w:t>
@@ -5983,51 +6005,51 @@
       </w:r>
       <w:r w:rsidRPr="007519F3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F42A2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33AD2339" w14:textId="42576AE7" w:rsidR="00BF2DDC" w:rsidRDefault="00BF2DDC">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EACFDF4" wp14:editId="3D9751E8">
           <wp:extent cx="2185200" cy="2185200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1239054744" name="Immagine 1" descr="Immagine che contiene testo, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="571117129" name="Immagine 1" descr="Immagine che contiene testo, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -6039,51 +6061,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2185200" cy="2185200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126600CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10608FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7233,136 +7255,139 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="646592491">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2146921999">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="195"/>
+  <w:zoom w:percent="144"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006569D9"/>
     <w:rsid w:val="00075E5E"/>
     <w:rsid w:val="00091BD0"/>
     <w:rsid w:val="00096EF6"/>
     <w:rsid w:val="000B1464"/>
     <w:rsid w:val="000D18F1"/>
     <w:rsid w:val="000F56C8"/>
     <w:rsid w:val="001309CC"/>
     <w:rsid w:val="00146EE0"/>
     <w:rsid w:val="001538A1"/>
     <w:rsid w:val="00162C54"/>
     <w:rsid w:val="00164C93"/>
     <w:rsid w:val="0017001F"/>
     <w:rsid w:val="00173DD7"/>
     <w:rsid w:val="00177396"/>
+    <w:rsid w:val="001A63A0"/>
     <w:rsid w:val="001B5273"/>
     <w:rsid w:val="001E7B9F"/>
     <w:rsid w:val="002535FB"/>
     <w:rsid w:val="002702D3"/>
     <w:rsid w:val="00271FFA"/>
     <w:rsid w:val="00282457"/>
     <w:rsid w:val="002A230D"/>
     <w:rsid w:val="002B1458"/>
     <w:rsid w:val="002F6D56"/>
     <w:rsid w:val="00300671"/>
     <w:rsid w:val="00300FC2"/>
     <w:rsid w:val="0031444D"/>
     <w:rsid w:val="003452B4"/>
     <w:rsid w:val="00350EBE"/>
     <w:rsid w:val="00401BF8"/>
     <w:rsid w:val="004666F1"/>
     <w:rsid w:val="00485AA8"/>
     <w:rsid w:val="004C6156"/>
     <w:rsid w:val="004E32B3"/>
     <w:rsid w:val="005565A5"/>
     <w:rsid w:val="005B3EA5"/>
     <w:rsid w:val="005D5513"/>
     <w:rsid w:val="00635544"/>
     <w:rsid w:val="00640756"/>
     <w:rsid w:val="006569D9"/>
     <w:rsid w:val="0067301F"/>
     <w:rsid w:val="00687B2E"/>
+    <w:rsid w:val="006A453A"/>
     <w:rsid w:val="006A679A"/>
     <w:rsid w:val="006B002A"/>
     <w:rsid w:val="006B481D"/>
     <w:rsid w:val="006E66FE"/>
     <w:rsid w:val="00727CD7"/>
     <w:rsid w:val="00734EEA"/>
     <w:rsid w:val="007A3BAA"/>
     <w:rsid w:val="007E69FD"/>
     <w:rsid w:val="00812733"/>
     <w:rsid w:val="0084788E"/>
     <w:rsid w:val="00874B1C"/>
     <w:rsid w:val="008A0C3B"/>
     <w:rsid w:val="008A71B4"/>
     <w:rsid w:val="008B0DA0"/>
     <w:rsid w:val="008C6158"/>
     <w:rsid w:val="008C772C"/>
     <w:rsid w:val="008D4D72"/>
     <w:rsid w:val="0091162F"/>
     <w:rsid w:val="00937A56"/>
     <w:rsid w:val="00953155"/>
     <w:rsid w:val="00963CFA"/>
+    <w:rsid w:val="00971944"/>
     <w:rsid w:val="009817D8"/>
     <w:rsid w:val="00A42366"/>
     <w:rsid w:val="00A5237C"/>
     <w:rsid w:val="00A65ED6"/>
     <w:rsid w:val="00AA1A18"/>
     <w:rsid w:val="00AA46BC"/>
     <w:rsid w:val="00AC6856"/>
     <w:rsid w:val="00B736D6"/>
     <w:rsid w:val="00BF2578"/>
     <w:rsid w:val="00BF2DDC"/>
     <w:rsid w:val="00C063AF"/>
     <w:rsid w:val="00CC54C8"/>
     <w:rsid w:val="00CD5BAE"/>
     <w:rsid w:val="00CD7AE9"/>
     <w:rsid w:val="00D64961"/>
     <w:rsid w:val="00DB0E36"/>
     <w:rsid w:val="00E06722"/>
     <w:rsid w:val="00E06B25"/>
     <w:rsid w:val="00EA3385"/>
     <w:rsid w:val="00EB5FCA"/>
     <w:rsid w:val="00EB6BB5"/>
     <w:rsid w:val="00EE4963"/>
     <w:rsid w:val="00EE73D1"/>
     <w:rsid w:val="00F078BA"/>
     <w:rsid w:val="00F97D05"/>